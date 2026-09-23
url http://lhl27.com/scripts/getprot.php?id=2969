--- v1 (2026-07-27)
+++ v2 (2026-09-23)
@@ -144,63 +144,63 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Ярославицкий Максим</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Туманков Андрей</t>
   </si>
   <si>
     <t>Абраменко Иван</t>
   </si>
   <si>
     <t>Башкуров Денис</t>
   </si>
   <si>
     <t>Шихов Александр</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Шаповалов Антон</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Феникс»</t>
   </si>
   <si>
     <t>Платов Сергей</t>
   </si>
@@ -1331,142 +1331,142 @@
       <c r="B16" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B18" s="12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B19" s="12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>41</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>46</v>
+        <v>27</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>49</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
@@ -2263,51 +2263,51 @@
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="7"/>
       <c r="L48" s="7"/>
       <c r="M48" s="7"/>
       <c r="N48" s="7"/>
       <c r="O48" s="7"/>
       <c r="P48" s="7"/>
       <c r="Q48" s="7"/>
       <c r="R48" s="7"/>
       <c r="S48" s="7"/>
     </row>
     <row r="49" spans="1:19">
       <c r="A49" s="7">
         <v>89</v>
       </c>
       <c r="B49" s="12" t="s">
         <v>78</v>
       </c>
       <c r="C49" s="13"/>
       <c r="D49" s="13"/>
       <c r="E49" s="13"/>
       <c r="F49" s="14"/>
       <c r="G49" s="7" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="7"/>
       <c r="L49" s="7"/>
       <c r="M49" s="7"/>
       <c r="N49" s="7"/>
       <c r="O49" s="7"/>
       <c r="P49" s="7"/>
       <c r="Q49" s="7"/>
       <c r="R49" s="7"/>
       <c r="S49" s="7"/>
     </row>
     <row r="50" spans="1:19">
       <c r="A50" s="10">
         <v>95</v>
       </c>
       <c r="B50" s="12" t="s">
         <v>79</v>
       </c>
       <c r="C50" s="13"/>
       <c r="D50" s="13"/>
       <c r="E50" s="13"/>
       <c r="F50" s="14"/>