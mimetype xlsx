--- v0 (2026-03-03)
+++ v1 (2026-05-05)
@@ -159,57 +159,57 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Невада»</t>
   </si>
   <si>
     <t>Сабанов Майран</t>
   </si>
   <si>
     <t>05-30</t>
   </si>
   <si>
     <t>10-15</t>
   </si>
   <si>
     <t>Туезов Владислав</t>
   </si>
   <si>
     <t>19-44</t>
   </si>
   <si>
     <t>16-51</t>
   </si>
   <si>
+    <t>Казаченок Руслан</t>
+  </si>
+  <si>
+    <t>42-55</t>
+  </si>
+  <si>
     <t>Ванифатьев Артем</t>
-  </si>
-[...4 lines deleted...]
-    <t>Казаченок Руслан</t>
   </si>
   <si>
     <t>ШБ</t>
   </si>
   <si>
     <t>43-30</t>
   </si>
   <si>
     <t>38-34</t>
   </si>
   <si>
     <t>Соколовский Антон</t>
   </si>
   <si>
     <t>Волков Лев</t>
   </si>
   <si>
     <t>Морозовский Дмитрий</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>
   <si>
     <t>Лазутин Юрий</t>
   </si>