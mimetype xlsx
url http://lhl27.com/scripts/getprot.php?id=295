--- v1 (2026-03-04)
+++ v2 (2026-09-23)
@@ -192,54 +192,54 @@
   <si>
     <t>33:00</t>
   </si>
   <si>
     <t>14:20</t>
   </si>
   <si>
     <t>Карпов Владимир</t>
   </si>
   <si>
     <t>39:45</t>
   </si>
   <si>
     <t>34:18</t>
   </si>
   <si>
     <t>Грошев Арсентий</t>
   </si>
   <si>
     <t>42:50</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
+    <t>Рехин Владислав</t>
+  </si>
+  <si>
     <t>Воронов Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Рехин Владислав</t>
   </si>
   <si>
     <t>Шандараев Игорь</t>
   </si>
   <si>
     <t>Корчагин Руслан</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Федотов Иван</t>
   </si>
   <si>
     <t>Востриков Максим</t>
   </si>
   <si>
     <t>Горовой Вячеслав</t>
   </si>
   <si>
     <t>Стариков Михаил</t>
   </si>
   <si>
     <t>Долганин Артем</t>
   </si>