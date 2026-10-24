--- v2 (2026-05-05)
+++ v3 (2026-10-24)
@@ -138,59 +138,59 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>43-42</t>
   </si>
   <si>
     <t>Кочетыгов Виктор</t>
   </si>
   <si>
     <t>Дылев Максим</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Разинкин Сергей</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Цепляев Юрий</t>
   </si>
   <si>
+    <t>Кузнецов Владислав</t>
+  </si>
+  <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Московцев Сергей</t>
   </si>
   <si>
-    <t>Кузнецов Владислав</t>
-[...1 lines deleted...]
-  <si>
     <t>Воротняк Артем</t>
   </si>
   <si>
     <t>Нигматулин Дмитрий</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Лошкович Андрей</t>
   </si>
   <si>
     <t>Киркалов Михаил</t>
   </si>
   <si>
     <t>Верещагин Владислав</t>
   </si>
   <si>
     <t>Пьянзин Виталий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
@@ -234,54 +234,54 @@
   <si>
     <t>Шилин Вячеслав</t>
   </si>
   <si>
     <t>Ибрагимов Мехрубон</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Миронов Виктор</t>
   </si>
   <si>
     <t>Величко Александр</t>
   </si>
   <si>
     <t>Семендяев Евгений</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Баськов Михаил</t>
   </si>
   <si>
+    <t>Абанин Дмитрий</t>
+  </si>
+  <si>
     <t>Крутский Валерий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Абанин Дмитрий</t>
   </si>
   <si>
     <t>Степанов Владимир</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1235,115 +1235,115 @@
       <c r="B13" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>36</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>71</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -2074,88 +2074,88 @@
       <c r="B42" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
         <v>32</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>88</v>
+        <v>82</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>94</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>