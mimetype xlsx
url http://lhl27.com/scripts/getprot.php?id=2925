--- v0 (2025-12-09)
+++ v1 (2026-05-09)
@@ -159,84 +159,84 @@
   <si>
     <t>Мокеев Артем</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Христинин Валерий</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Куксов Евгений</t>
   </si>
   <si>
+    <t>Калинин Игорь</t>
+  </si>
+  <si>
     <t>Подлесный Евгений</t>
   </si>
   <si>
-    <t>Калинин Игорь</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>03:25</t>
   </si>
   <si>
     <t>10:38</t>
   </si>
   <si>
     <t>Басенко Павел</t>
   </si>
   <si>
     <t>25:58</t>
   </si>
   <si>
+    <t>Дылев Максим</t>
+  </si>
+  <si>
     <t>Кочетыгов Виктор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дылев Максим</t>
   </si>
   <si>
     <t>Разинкин Сергей</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Цепляев Юрий</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Московцев Сергей</t>
   </si>
   <si>
     <t>Кузнецов Владислав</t>
   </si>
   <si>
     <t>Воротняк Артем</t>
   </si>
   <si>
     <t>Нигматулин Дмитрий</t>
   </si>
@@ -1490,78 +1490,78 @@
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5">
         <v>99</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
       <c r="G24" s="5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="8"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="10">
         <v>99</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="14"/>
       <c r="G25" s="10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="5"/>
       <c r="B26" s="12"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="14"/>
       <c r="G26" s="5"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
@@ -1765,78 +1765,78 @@
       </c>
       <c r="O32" s="7">
         <v>88</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>5</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>24</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>24</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>27</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>