--- v0 (2026-03-05)
+++ v1 (2026-05-04)
@@ -174,54 +174,54 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Торнадо Стар»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>07:52</t>
   </si>
   <si>
     <t>13:35</t>
   </si>
   <si>
     <t>Агапов Виктор</t>
   </si>
   <si>
     <t>29:04</t>
   </si>
   <si>
+    <t>Саржан Сергей</t>
+  </si>
+  <si>
     <t>Афанасьев Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Саржан Сергей</t>
   </si>
   <si>
     <t>Шилин Вячеслав</t>
   </si>
   <si>
     <t>Малков Александр</t>
   </si>
   <si>
     <t>Пименов Евгений</t>
   </si>
   <si>
     <t>Ибрагимов Мехрубон</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Величко Александр</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Баськов Михаил</t>
   </si>