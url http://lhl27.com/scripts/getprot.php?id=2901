--- v1 (2026-05-04)
+++ v2 (2026-09-22)
@@ -102,60 +102,60 @@
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>0:11</t>
   </si>
   <si>
     <t>3:01</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>14:23</t>
   </si>
   <si>
     <t>20:37</t>
   </si>
   <si>
+    <t>Лушников Глеб</t>
+  </si>
+  <si>
+    <t>17:01</t>
+  </si>
+  <si>
+    <t>37:30</t>
+  </si>
+  <si>
     <t>Пилипенко Александр</t>
-  </si>
-[...7 lines deleted...]
-    <t>Лушников Глеб</t>
   </si>
   <si>
     <t>28:17</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Ибрагимов Мехрубон</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>