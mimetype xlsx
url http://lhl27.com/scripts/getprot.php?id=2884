--- v0 (2025-12-06)
+++ v1 (2026-07-27)
@@ -165,56 +165,56 @@
   <si>
     <t>Мокеев Артем</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Христинин Валерий</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Куксов Евгений</t>
   </si>
   <si>
+    <t>Калинин Игорь</t>
+  </si>
+  <si>
     <t>Подлесный Евгений</t>
   </si>
   <si>
-    <t>Калинин Игорь</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Алькор»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>6-35</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
   <si>
     <t>44:25</t>
   </si>
   <si>
     <t>24:10</t>
   </si>
   <si>
     <t>Третьяков Александр</t>
@@ -228,63 +228,63 @@
   <si>
     <t>43:07</t>
   </si>
   <si>
     <t>Базив Богдан</t>
   </si>
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>Жульмагамбетов Сергей</t>
   </si>
   <si>
     <t>Рябухин Виталий</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Баранов Кирилл</t>
   </si>
   <si>
     <t>Шип Дмитрий</t>
   </si>
   <si>
+    <t>Грудинин Константин</t>
+  </si>
+  <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
-    <t>Грудинин Константин</t>
-[...1 lines deleted...]
-  <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
+    <t>Ермаков Андрей</t>
+  </si>
+  <si>
     <t>Харченко Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Виноградов Томас</t>
   </si>
   <si>
     <t>Митрофанов Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1507,78 +1507,78 @@
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5">
         <v>99</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
       <c r="G24" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="8"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="10">
         <v>99</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="14"/>
       <c r="G25" s="10" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="5"/>
       <c r="B26" s="12"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="14"/>
       <c r="G26" s="5"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
@@ -2024,78 +2024,78 @@
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>85</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>85</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>87</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
@@ -2105,78 +2105,78 @@
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>91</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>91</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>92</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>