--- v0 (2025-12-10)
+++ v1 (2026-09-22)
@@ -111,54 +111,54 @@
   <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Пьянзин Виталий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Лидер»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
+    <t>Трагов Денис</t>
+  </si>
+  <si>
     <t>Лалетин Артем</t>
-  </si>
-[...1 lines deleted...]
-    <t>Трагов Денис</t>
   </si>
   <si>
     <t>Стукушкин Егор</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1435,96 +1435,96 @@
       <c r="F30" s="14"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7">
         <v>83</v>
       </c>
       <c r="L30" s="7">
         <v>77</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7">
         <v>10</v>
       </c>
       <c r="L31" s="7">
         <v>77</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7">
         <v>10</v>
       </c>
       <c r="L32" s="7">
         <v>77</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>83</v>