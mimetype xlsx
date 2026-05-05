--- v0 (2025-12-10)
+++ v1 (2026-05-05)
@@ -111,57 +111,57 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Пилипенко Александр</t>
   </si>
   <si>
     <t>Ким Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Мельников Константин</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Барашиков Денис</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
+    <t>Семеренко Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Деев Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Викинг»</t>
   </si>
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
@@ -1101,78 +1101,78 @@
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>72</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>72</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>85</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
@@ -1722,51 +1722,51 @@
       <c r="L35" s="7">
         <v>13</v>
       </c>
       <c r="M35" s="7">
         <v>0</v>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>15</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H36" s="7">
         <v>7</v>
       </c>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7">
         <v>6</v>
       </c>
       <c r="L36" s="7">
         <v>0</v>
       </c>
       <c r="M36" s="7">
         <v>0</v>
       </c>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>27</v>