--- v0 (2025-12-08)
+++ v1 (2026-05-05)
@@ -147,54 +147,54 @@
   <si>
     <t>Гашута Олег</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Лидер»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Лалетин Артем</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>Пронкевич Владимир</t>
   </si>
   <si>
+    <t>Быков Максим</t>
+  </si>
+  <si>
     <t>Трагов Денис</t>
-  </si>
-[...1 lines deleted...]
-    <t>Быков Максим</t>
   </si>
   <si>
     <t>Стаценко Матвей</t>
   </si>
   <si>
     <t>Плетухин Никита</t>
   </si>
   <si>
     <t>Медведев Никита</t>
   </si>
   <si>
     <t>Кулик Дмитрий</t>
   </si>
   <si>
     <t>Аббасов Касум</t>
   </si>
   <si>
     <t>Дударев Александр</t>
   </si>
   <si>
     <t>Скорняков Игорь</t>
   </si>
   <si>
     <t>Стукушкин Егор</t>
   </si>