--- v0 (2025-12-08)
+++ v1 (2026-07-27)
@@ -902,51 +902,51 @@
       <c r="R5" s="6" t="s">
         <v>22</v>
       </c>
       <c r="S5" s="6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5"/>
       <c r="B6" s="12"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="8"/>
       <c r="N6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O6" s="6">
-        <v>28</v>
+        <v>99</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>13</v>
       </c>
       <c r="R6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="S6" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5"/>
       <c r="B7" s="12"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5"/>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>