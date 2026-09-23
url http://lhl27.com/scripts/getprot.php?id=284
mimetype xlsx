--- v0 (2026-03-04)
+++ v1 (2026-09-23)
@@ -174,54 +174,54 @@
   <si>
     <t>02:00</t>
   </si>
   <si>
     <t>05:06</t>
   </si>
   <si>
     <t>Гальченко Станислав</t>
   </si>
   <si>
     <t>18:50</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>19:18</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>35:05</t>
   </si>
   <si>
+    <t>Сапежников Владимир</t>
+  </si>
+  <si>
     <t>Шершнев Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сапежников Владимир</t>
   </si>
   <si>
     <t>Афанасенко Евгений</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>