--- v1 (2026-03-05)
+++ v2 (2026-05-06)
@@ -105,68 +105,68 @@
   <si>
     <t>Пилипенко Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>05-55</t>
   </si>
   <si>
     <t>Лихачев Леонид</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>12-37</t>
   </si>
   <si>
     <t>Веремейчик Вячеслав</t>
   </si>
   <si>
     <t>24-38</t>
   </si>
   <si>
+    <t>Саломатин Дмитрий</t>
+  </si>
+  <si>
+    <t>37-45</t>
+  </si>
+  <si>
     <t>Шахов Анатолий</t>
   </si>
   <si>
-    <t>37-45</t>
-[...2 lines deleted...]
-    <t>Саломатин Дмитрий</t>
+    <t>Трухляев Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
   </si>
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
-    <t>Трухляев Александр</t>
-[...4 lines deleted...]
-  <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>Филипчук Виталий</t>
   </si>
   <si>
     <t>Филипчук Анатолий</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Мурашкин Степан</t>
   </si>
   <si>
     <t>Главный тренер</t>
@@ -186,54 +186,54 @@
   <si>
     <t>08-57</t>
   </si>
   <si>
     <t>11-35</t>
   </si>
   <si>
     <t>Каргин Евгений</t>
   </si>
   <si>
     <t>19-45</t>
   </si>
   <si>
     <t>Филатов Антон</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>Доценко Владимир</t>
   </si>
   <si>
+    <t>Середа Андрей</t>
+  </si>
+  <si>
     <t>Троценко Антон</t>
-  </si>
-[...1 lines deleted...]
-    <t>Середа Андрей</t>
   </si>
   <si>
     <t>Борисов Егор</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Симонов Вадим</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
@@ -1036,140 +1036,140 @@
       </c>
       <c r="O7" s="6">
         <v>86</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>3</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>29</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="6">
         <v>86</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>30</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>29</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>30</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>30</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>37</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
@@ -1806,105 +1806,105 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>19</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>22</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>22</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>24</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>