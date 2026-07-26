--- v2 (2026-05-06)
+++ v3 (2026-07-26)
@@ -186,54 +186,54 @@
   <si>
     <t>08-57</t>
   </si>
   <si>
     <t>11-35</t>
   </si>
   <si>
     <t>Каргин Евгений</t>
   </si>
   <si>
     <t>19-45</t>
   </si>
   <si>
     <t>Филатов Антон</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>Доценко Владимир</t>
   </si>
   <si>
+    <t>Троценко Антон</t>
+  </si>
+  <si>
     <t>Середа Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Троценко Антон</t>
   </si>
   <si>
     <t>Борисов Егор</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Симонов Вадим</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
@@ -1833,78 +1833,78 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>22</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>22</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>24</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>