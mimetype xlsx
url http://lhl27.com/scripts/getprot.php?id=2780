--- v0 (2026-03-03)
+++ v1 (2026-05-06)
@@ -120,54 +120,54 @@
   <si>
     <t>26-40</t>
   </si>
   <si>
     <t>30-00</t>
   </si>
   <si>
     <t>33-52</t>
   </si>
   <si>
     <t>Каргин Евгений</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Шашурин Валерий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
+    <t>Лубков Дмитрий</t>
+  </si>
+  <si>
     <t>Борисов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>