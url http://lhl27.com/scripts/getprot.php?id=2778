--- v1 (2026-03-05)
+++ v2 (2026-05-06)
@@ -102,54 +102,54 @@
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>19-10</t>
   </si>
   <si>
     <t>34-15</t>
   </si>
   <si>
     <t>Шленчак Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>44-59</t>
   </si>
   <si>
+    <t>Заикин Илья</t>
+  </si>
+  <si>
     <t>Коломиец Виктор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Заикин Илья</t>
   </si>
   <si>
     <t>Полукеев Иван</t>
   </si>
   <si>
     <t>Луц Виктор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Алемасов Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Гуленок Альберт</t>
   </si>
   <si>
     <t>Зборовский Илья</t>
   </si>
   <si>
     <t>Якимов Виталий</t>
   </si>