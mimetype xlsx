--- v0 (2025-12-09)
+++ v1 (2026-05-06)
@@ -132,57 +132,57 @@
   <si>
     <t>Касьяненко Андрей</t>
   </si>
   <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Линьков Юрий</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
     <t>Вятский Павел</t>
   </si>
   <si>
     <t>Иванишко Максим</t>
   </si>
   <si>
+    <t>Семенов Данил</t>
+  </si>
+  <si>
     <t>Марченко Артем</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Семенов Данил</t>
   </si>
   <si>
     <t>Денисов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Барсы»</t>
   </si>
   <si>
     <t>Хоменко Евгений</t>
   </si>
   <si>
     <t>01-13</t>
   </si>
   <si>
     <t>05-19</t>
   </si>
   <si>
     <t>Внуков Иван</t>
   </si>
@@ -1290,78 +1290,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>97</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>97</v>
       </c>
       <c r="B18" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>99</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
@@ -2028,51 +2028,51 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>72</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>78</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>