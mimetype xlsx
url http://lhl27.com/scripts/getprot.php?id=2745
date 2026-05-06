--- v0 (2025-12-11)
+++ v1 (2026-05-06)
@@ -114,57 +114,57 @@
   <si>
     <t>6-59</t>
   </si>
   <si>
     <t>Лихачев Леонид</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>43-56</t>
   </si>
   <si>
     <t>44-30</t>
   </si>
   <si>
     <t>Веремейчик Вячеслав</t>
   </si>
   <si>
     <t>44-50</t>
   </si>
   <si>
     <t>Саломатин Дмитрий</t>
   </si>
   <si>
+    <t>Трухляев Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Бармотин Владимир</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Филипчук Анатолий</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Мурашкин Степан</t>
   </si>
   <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
@@ -1073,78 +1073,78 @@
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>30</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>30</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>37</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
@@ -1664,51 +1664,51 @@
       </c>
       <c r="O31" s="7">
         <v>26</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>3</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>1</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>5</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>