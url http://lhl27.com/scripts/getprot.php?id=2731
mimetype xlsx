--- v0 (2025-12-08)
+++ v1 (2026-07-27)
@@ -165,57 +165,57 @@
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Кошель Виталий</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы 2»</t>
   </si>
   <si>
     <t>Атяньчев Михаил</t>
   </si>
   <si>
     <t>05:40</t>
   </si>
   <si>
+    <t>Костин Константин</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
     <t>Кучинский Михаил</t>
-  </si>
-[...4 lines deleted...]
-    <t>Костин Константин</t>
   </si>
   <si>
     <t>24:41</t>
   </si>
   <si>
     <t>Асямов Эдуард</t>
   </si>
   <si>
     <t>28:15</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>30:56</t>
   </si>
   <si>
     <t>Петросян Александр</t>
   </si>
   <si>
     <t>38:44</t>
   </si>
   <si>
     <t>Кашенков Антон</t>
   </si>