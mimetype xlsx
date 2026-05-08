--- v0 (2026-03-05)
+++ v1 (2026-05-08)
@@ -111,117 +111,117 @@
   <si>
     <t>09:43</t>
   </si>
   <si>
     <t>20:40</t>
   </si>
   <si>
     <t>Политыкин Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>30:00</t>
   </si>
   <si>
     <t>Бичевой Денис</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Кутленков Михаил</t>
   </si>
   <si>
+    <t>Ковалев Игорь</t>
+  </si>
+  <si>
     <t>Федоренко Андрей</t>
   </si>
   <si>
     <t>Поваляев Родион</t>
   </si>
   <si>
     <t>Женихов Владимир</t>
   </si>
   <si>
-    <t>Ковалев Игорь</t>
-[...1 lines deleted...]
-  <si>
     <t>Могильный Евгений</t>
   </si>
   <si>
     <t>Садовников Андрей</t>
   </si>
   <si>
     <t>Федоренко Роман</t>
   </si>
   <si>
     <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс РЭБ»</t>
   </si>
   <si>
     <t>Басенко Павел</t>
   </si>
   <si>
     <t>01:38</t>
   </si>
   <si>
     <t>18:06</t>
   </si>
   <si>
     <t>Ледовский Вячеслав</t>
   </si>
   <si>
     <t>05:15</t>
   </si>
   <si>
     <t>21:42</t>
   </si>
   <si>
     <t>Салогуб Алексей</t>
   </si>
   <si>
     <t>15:27</t>
   </si>
   <si>
     <t>36:37</t>
   </si>
   <si>
+    <t>Кочетыгов Виктор</t>
+  </si>
+  <si>
+    <t>26:35</t>
+  </si>
+  <si>
     <t>Дылев Максим</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кочетыгов Виктор</t>
   </si>
   <si>
     <t>32:57</t>
   </si>
   <si>
     <t>Куликов Антон</t>
   </si>
   <si>
     <t>39:20</t>
   </si>
   <si>
     <t>Разинкин Сергей</t>
   </si>
   <si>
     <t>43:48</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
   <si>
     <t>Цепляев Юрий</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
@@ -1052,132 +1052,132 @@
       <c r="B8" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
@@ -1726,88 +1726,88 @@
       </c>
       <c r="O32" s="7">
         <v>24</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>1</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>24</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>52</v>
       </c>
       <c r="K33" s="7">
         <v>94</v>
       </c>
       <c r="L33" s="7">
         <v>13</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>24</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>54</v>
       </c>
       <c r="K34" s="7">
         <v>84</v>
       </c>
       <c r="L34" s="7">
         <v>13</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">