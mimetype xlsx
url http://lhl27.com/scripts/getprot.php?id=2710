--- v0 (2026-03-03)
+++ v1 (2026-05-06)
@@ -129,57 +129,57 @@
   <si>
     <t>31-43</t>
   </si>
   <si>
     <t>Шабала Денис</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>35-39</t>
   </si>
   <si>
     <t>Иконников Филипп</t>
   </si>
   <si>
     <t>42-11</t>
   </si>
   <si>
     <t>Иволга Дмитрий</t>
   </si>
   <si>
     <t>Жеребцов Дмитрий</t>
   </si>
   <si>
+    <t>Молчанов Сергей</t>
+  </si>
+  <si>
     <t>Христинин Константин</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Молчанов Сергей</t>
   </si>
   <si>
     <t>Астахов Олег</t>
   </si>
   <si>
     <t>Черепанов Вячеслав</t>
   </si>
   <si>
     <t>Мацута Сергей</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Лебедев Евгений</t>
   </si>
   <si>
     <t>Кичигин Никита</t>
   </si>
   <si>
     <t>Карамышев Николай</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
@@ -1155,78 +1155,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>22</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>22</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>29</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -1344,51 +1344,51 @@
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>83</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>85</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
@@ -1662,51 +1662,51 @@
       </c>
       <c r="O30" s="7">
         <v>96</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>2</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>12</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>15</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>