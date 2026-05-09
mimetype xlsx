--- v0 (2026-03-05)
+++ v1 (2026-05-09)
@@ -183,54 +183,54 @@
   <si>
     <t>Команда « Б » «Авто-ген»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>22:11</t>
   </si>
   <si>
     <t>32:20</t>
   </si>
   <si>
     <t>Брюханов Артем</t>
   </si>
   <si>
     <t>Галушко Александр</t>
   </si>
   <si>
     <t>Мальцев Виктор</t>
   </si>
   <si>
     <t>Ончуров Вячеслав</t>
   </si>
   <si>
+    <t>Овечкин Сергей</t>
+  </si>
+  <si>
     <t>Краснопольский Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Овечкин Сергей</t>
   </si>
   <si>
     <t>Иванов Сергей</t>
   </si>
   <si>
     <t>Трухляев Александр</t>
   </si>
   <si>
     <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Ермаков Геннадий</t>
   </si>
   <si>
     <t>Краснопольский Сергей</t>
   </si>
   <si>
     <t>Золотухин Сергей</t>
   </si>
   <si>
     <t>Столяров Тимофей</t>
   </si>