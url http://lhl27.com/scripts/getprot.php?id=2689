--- v2 (2026-03-05)
+++ v3 (2026-05-06)
@@ -171,57 +171,57 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хабрайон»</t>
   </si>
   <si>
     <t>12:05</t>
   </si>
   <si>
     <t>16:43</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>19:02</t>
   </si>
   <si>
     <t>42:37</t>
   </si>
   <si>
+    <t>Коломиец Виктор</t>
+  </si>
+  <si>
+    <t>21:36</t>
+  </si>
+  <si>
     <t>Заикин Илья</t>
-  </si>
-[...4 lines deleted...]
-    <t>Коломиец Виктор</t>
   </si>
   <si>
     <t>23:43</t>
   </si>
   <si>
     <t>Окунев Михаил</t>
   </si>
   <si>
     <t>31:56</t>
   </si>
   <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>43:21</t>
   </si>
   <si>
     <t>Полукеев Иван</t>
   </si>
   <si>
     <t>Луц Виктор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>