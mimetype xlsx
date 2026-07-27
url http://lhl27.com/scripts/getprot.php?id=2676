--- v0 (2025-12-07)
+++ v1 (2026-07-27)
@@ -189,57 +189,57 @@
   <si>
     <t>14:28</t>
   </si>
   <si>
     <t>18:37</t>
   </si>
   <si>
     <t>Попов Сергей</t>
   </si>
   <si>
     <t>22:36</t>
   </si>
   <si>
     <t>23:52</t>
   </si>
   <si>
     <t>Сабанов Майран</t>
   </si>
   <si>
     <t>33:32</t>
   </si>
   <si>
     <t>43:41</t>
   </si>
   <si>
+    <t>Туезов Владислав</t>
+  </si>
+  <si>
+    <t>38:37</t>
+  </si>
+  <si>
     <t>Ковалёв Владимир</t>
-  </si>
-[...4 lines deleted...]
-    <t>Туезов Владислав</t>
   </si>
   <si>
     <t>Казаченок Руслан</t>
   </si>
   <si>
     <t>Соколовский Антон</t>
   </si>
   <si>
     <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Васильченко Алексей</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>
   <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Колпаков Игорь</t>
   </si>
   <si>
     <t>Бондаренко Сергей</t>
   </si>