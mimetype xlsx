--- v0 (2025-12-06)
+++ v1 (2026-09-23)
@@ -135,57 +135,57 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>30-19</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>31-50</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Кашенков Антон</t>
   </si>
   <si>
     <t>Дузенко Максим</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Сабитов Алексей</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Шаповалов Антон</t>
   </si>
@@ -1252,88 +1252,88 @@
       <c r="B13" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
+        <v>38</v>
+      </c>
+      <c r="B15" s="12" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>49</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1780,51 +1780,51 @@
       </c>
       <c r="O31" s="7">
         <v>14</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>5</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>1</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>58</v>
       </c>
       <c r="K32" s="7">
         <v>13</v>
       </c>
       <c r="L32" s="7">
         <v>48</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>59</v>
       </c>
       <c r="O32" s="7">
         <v>13</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>