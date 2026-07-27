--- v2 (2026-03-05)
+++ v3 (2026-07-27)
@@ -99,63 +99,63 @@
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>2-12</t>
   </si>
   <si>
     <t>43-39</t>
   </si>
   <si>
     <t>43-44</t>
   </si>
   <si>
     <t>Недбайлов Алексей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
+    <t>Коростин Станислав</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
     <t>Широких Андрей</t>
   </si>
   <si>
-    <t>Зщ</t>
-[...2 lines deleted...]
-    <t>Коростин Станислав</t>
+    <t>Удалов Геннадий</t>
   </si>
   <si>
     <t>Николаев Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Удалов Геннадий</t>
   </si>
   <si>
     <t>Ибрагимов Мехрубон</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чертопрудов Сергей</t>
   </si>
   <si>
     <t>Насников Алексей</t>
   </si>
   <si>
     <t>Реут Андрей</t>
   </si>
   <si>
     <t>Туржанский Александр</t>
   </si>
   <si>
     <t>Нигматулин Дмитрий</t>
   </si>
   <si>
     <t>Моисейчик Дмитрий</t>
   </si>