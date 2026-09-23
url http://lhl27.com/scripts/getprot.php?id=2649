--- v0 (2026-03-05)
+++ v1 (2026-09-23)
@@ -120,56 +120,56 @@
   <si>
     <t>04:42</t>
   </si>
   <si>
     <t>Ятченко Роман</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>10:55</t>
   </si>
   <si>
     <t>Ким Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>25:31</t>
   </si>
   <si>
     <t>Щетинин Валерий</t>
   </si>
   <si>
+    <t>Тверсков Андрей</t>
+  </si>
+  <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
-    <t>Тверсков Андрей</t>
-[...1 lines deleted...]
-  <si>
     <t>Ким Дмитрий</t>
   </si>
   <si>
     <t>Россейкин Максим</t>
   </si>
   <si>
     <t>Белковский Константин</t>
   </si>
   <si>
     <t>Гетьман Сергей</t>
   </si>
   <si>
     <t>Ким Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Летучие Мыши»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
@@ -189,54 +189,54 @@
   <si>
     <t>20:59</t>
   </si>
   <si>
     <t>Ибрагимов Мехрубон</t>
   </si>
   <si>
     <t>18:43</t>
   </si>
   <si>
     <t>27:26</t>
   </si>
   <si>
     <t>Чертопрудов Сергей</t>
   </si>
   <si>
     <t>39:47</t>
   </si>
   <si>
     <t>35:19</t>
   </si>
   <si>
     <t>Насников Алексей</t>
   </si>
   <si>
+    <t>Нигматулин Дмитрий</t>
+  </si>
+  <si>
     <t>Туржанский Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Нигматулин Дмитрий</t>
   </si>
   <si>
     <t>Воробьев Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1094,78 +1094,78 @@
       <c r="L9" s="6">
         <v>0</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>33</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>33</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>55</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>