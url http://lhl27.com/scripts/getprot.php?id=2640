--- v1 (2026-03-05)
+++ v2 (2026-04-20)
@@ -201,63 +201,63 @@
   <si>
     <t>Назаревич Денис</t>
   </si>
   <si>
     <t>25:43</t>
   </si>
   <si>
     <t>Кочетов Евгений</t>
   </si>
   <si>
     <t>33:15</t>
   </si>
   <si>
     <t>Мясоеденков Андрей</t>
   </si>
   <si>
     <t>39:56</t>
   </si>
   <si>
     <t>Сафонов Александр</t>
   </si>
   <si>
     <t>42:34</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Старченко Евгений</t>
   </si>
   <si>
     <t>Медведев Александр</t>
   </si>
   <si>
     <t>Лосев Владимир</t>
   </si>
   <si>
     <t>Старков Кирилл</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Транский Юрий</t>
   </si>
   <si>
     <t>Ким Артем</t>
   </si>
   <si>
     <t>Фиалкин Денис</t>
   </si>
   <si>
     <t>Некрасов Андрей</t>
   </si>
   <si>
     <t>Реснянский Михаил</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1903,132 +1903,132 @@
       <c r="H36" s="7">
         <v>7</v>
       </c>
       <c r="I36" s="7"/>
       <c r="J36" s="7" t="s">
         <v>60</v>
       </c>
       <c r="K36" s="7">
         <v>45</v>
       </c>
       <c r="L36" s="7">
         <v>0</v>
       </c>
       <c r="M36" s="7">
         <v>0</v>
       </c>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">