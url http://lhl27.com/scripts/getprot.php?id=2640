--- v2 (2026-04-20)
+++ v3 (2026-08-24)
@@ -141,54 +141,54 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чертопрудов Сергей</t>
   </si>
   <si>
     <t>Насников Алексей</t>
   </si>
   <si>
     <t>Реут Андрей</t>
   </si>
   <si>
     <t>Туржанский Александр</t>
   </si>
   <si>
     <t>Нигматулин Дмитрий</t>
   </si>
   <si>
     <t>Моисейчик Дмитрий</t>
   </si>
   <si>
     <t>Бондарь Дмитрий</t>
   </si>
   <si>
+    <t>Ерохин Иван</t>
+  </si>
+  <si>
     <t>Воробьев Артем</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ерохин Иван</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Пульсар»</t>
   </si>
   <si>
     <t>Ким Юрий</t>
   </si>
   <si>
     <t>2:54</t>
   </si>
   <si>
     <t>0:00</t>
   </si>
   <si>
     <t>Бойков Павел</t>
   </si>
   <si>
     <t>+1</t>
   </si>