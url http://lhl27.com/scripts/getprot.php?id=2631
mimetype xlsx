--- v0 (2025-12-09)
+++ v1 (2026-06-17)
@@ -135,57 +135,57 @@
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>43-49</t>
   </si>
   <si>
     <t>22-42</t>
   </si>
   <si>
     <t>Долбенко Михаил</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>35-59</t>
   </si>
   <si>
     <t>Заседа Алексей</t>
   </si>
   <si>
     <t>36-56</t>
   </si>
   <si>
+    <t>Павлов Анатолий</t>
+  </si>
+  <si>
+    <t>37-59</t>
+  </si>
+  <si>
     <t>Лысков Алексей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Павлов Анатолий</t>
   </si>
   <si>
     <t>Долгалев Роман</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Тамашевский Дмитрий</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Лысков Александр</t>
   </si>
   <si>
     <t>Меликов Дмитрий</t>
   </si>
   <si>
     <t>Вырк Евгений</t>
   </si>