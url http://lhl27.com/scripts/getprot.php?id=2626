--- v0 (2026-03-04)
+++ v1 (2026-05-27)
@@ -132,60 +132,60 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Мастерстрой»</t>
   </si>
   <si>
     <t>04:03</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>
   <si>
     <t>24:31</t>
   </si>
   <si>
     <t>Ким Сергей</t>
   </si>
   <si>
     <t>27:00</t>
   </si>
   <si>
+    <t>Кан Родион</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>35:28</t>
+  </si>
+  <si>
     <t>Ятченко Роман</t>
-  </si>
-[...7 lines deleted...]
-    <t>Кан Родион</t>
   </si>
   <si>
     <t>39:05</t>
   </si>
   <si>
     <t>42:18</t>
   </si>
   <si>
     <t>Мельников Константин</t>
   </si>
   <si>
     <t>43:54</t>
   </si>
   <si>
     <t>Щетинин Валерий</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Тверсков Андрей</t>
   </si>
   <si>
     <t>Ким Дмитрий</t>
   </si>