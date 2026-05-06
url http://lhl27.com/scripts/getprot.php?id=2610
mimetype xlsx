--- v0 (2026-03-04)
+++ v1 (2026-05-06)
@@ -186,60 +186,60 @@
   <si>
     <t>Исаков Исам</t>
   </si>
   <si>
     <t>Махраков Даниил</t>
   </si>
   <si>
     <t>Смирнов Владислав</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Восточный»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>21:00</t>
   </si>
   <si>
+    <t>Тымченко Владимир</t>
+  </si>
+  <si>
+    <t>+1</t>
+  </si>
+  <si>
+    <t>40:30</t>
+  </si>
+  <si>
     <t>Могилевский Александр</t>
-  </si>
-[...7 lines deleted...]
-    <t>Тымченко Владимир</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
     <t>Нестеров Виталий</t>
   </si>
   <si>
     <t>Застеба Артём</t>
   </si>
   <si>
     <t>Загней Борис</t>
   </si>
   <si>
     <t>Меднов Владимир</t>
   </si>
   <si>
     <t>Егоров Марк</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Яковлев Сергей</t>
   </si>
@@ -1733,98 +1733,98 @@
       </c>
       <c r="O30" s="7">
         <v>5</v>
       </c>
       <c r="P30" s="7">
         <v>5</v>
       </c>
       <c r="Q30" s="7">
         <v>19</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>5</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7" t="s">
         <v>57</v>
       </c>
       <c r="J31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="K31" s="7">
         <v>99</v>
       </c>
       <c r="L31" s="7">
         <v>6</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>28</v>
       </c>
       <c r="O31" s="7">
         <v>21</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>19</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>5</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>10</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>