--- v1 (2026-03-05)
+++ v2 (2026-07-27)
@@ -141,56 +141,56 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>37-50</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Мельников Константин</t>
   </si>
   <si>
     <t>Щетинин Валерий</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Тверсков Андрей</t>
   </si>
   <si>
     <t>Ким Дмитрий</t>
   </si>
   <si>
+    <t>Васильев Сергей</t>
+  </si>
+  <si>
     <t>Деев Дмитрий</t>
   </si>
   <si>
-    <t>Васильев Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Белковский Константин</t>
   </si>
   <si>
     <t>Гетьман Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Летучие Мыши»</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>13-43</t>
   </si>
   <si>
     <t>27-07</t>
   </si>
   <si>
     <t>18-12</t>
@@ -213,54 +213,54 @@
   <si>
     <t>Коростин Станислав</t>
   </si>
   <si>
     <t>Удалов Геннадий</t>
   </si>
   <si>
     <t>Чертопрудов Сергей</t>
   </si>
   <si>
     <t>Насников Алексей</t>
   </si>
   <si>
     <t>Реут Андрей</t>
   </si>
   <si>
     <t>Туржанский Александр</t>
   </si>
   <si>
     <t>Нигматулин Дмитрий</t>
   </si>
   <si>
     <t>Бондарь Дмитрий</t>
   </si>
   <si>
+    <t>Воробьев Артем</t>
+  </si>
+  <si>
     <t>Ерохин Иван</t>
-  </si>
-[...1 lines deleted...]
-    <t>Воробьев Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1281,78 +1281,78 @@
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>72</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>72</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>80</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>