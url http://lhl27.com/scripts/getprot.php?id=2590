--- v0 (2026-03-04)
+++ v1 (2026-08-24)
@@ -147,54 +147,54 @@
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>44:46</t>
   </si>
   <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>Линьков Юрий</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
     <t>Иванишко Максим</t>
   </si>
   <si>
     <t>Никитюк Кирилл</t>
   </si>
   <si>
+    <t>Семенов Данил</t>
+  </si>
+  <si>
     <t>Мишин Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Семенов Данил</t>
   </si>
   <si>
     <t>Денисов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Барсы»</t>
   </si>
   <si>
     <t>Внуков Иван</t>
   </si>
   <si>
     <t>13:51</t>
   </si>
   <si>
     <t>Молчанов Евгений</t>
   </si>
   <si>
     <t>39:20</t>
   </si>