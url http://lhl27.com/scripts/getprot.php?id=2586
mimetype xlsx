--- v1 (2026-07-27)
+++ v2 (2026-09-22)
@@ -129,60 +129,60 @@
   <si>
     <t>33-39</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>37-13</t>
   </si>
   <si>
     <t>Кучинский Михаил</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Кашенков Антон</t>
   </si>
   <si>
     <t>Федюнин Евгений</t>
   </si>
   <si>
     <t>Шихов Александр</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Зыков Дмитрий</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Волошин Алексей</t>
   </si>
   <si>
     <t>Жилин Алексей</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Шаповалов Антон</t>
   </si>
   <si>
     <t>Калинин Игорь</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
@@ -958,51 +958,51 @@
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5"/>
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="K5" s="5">
         <v>4</v>
       </c>
       <c r="L5" s="5">
         <v>77</v>
       </c>
       <c r="M5" s="8">
         <v>35</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="O5" s="6">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>5</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>5</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="6"/>
@@ -1211,115 +1211,115 @@
       <c r="B13" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>38</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>49</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -2008,51 +2008,51 @@
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>72</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>83</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>