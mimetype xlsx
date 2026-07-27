--- v1 (2026-03-05)
+++ v2 (2026-07-27)
@@ -129,90 +129,90 @@
   <si>
     <t>Команда « Б » «Амурские Леопарды»</t>
   </si>
   <si>
     <t>23:36</t>
   </si>
   <si>
     <t>00:01</t>
   </si>
   <si>
     <t>Фадеев Владислав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>00:40</t>
   </si>
   <si>
     <t>Зинатулин Сергей</t>
   </si>
   <si>
     <t>28:17</t>
   </si>
   <si>
+    <t>Саржан Сергей</t>
+  </si>
+  <si>
+    <t>42:46</t>
+  </si>
+  <si>
     <t>Заседа Алексей</t>
   </si>
   <si>
-    <t>42:46</t>
-[...4 lines deleted...]
-  <si>
     <t>Павлов Анатолий</t>
   </si>
   <si>
     <t>Долгалев Роман</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Ильтимиров Вячеслав</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Кучеганов Иван</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Сидельников Андрей</t>
   </si>
   <si>
+    <t>Меликов Дмитрий</t>
+  </si>
+  <si>
     <t>Вырк Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Меликов Дмитрий</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Кузнецов Вадим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1600,86 +1600,86 @@
       </c>
       <c r="O32" s="7">
         <v>9</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>9</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>9</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>38</v>
       </c>
       <c r="O33" s="7">
         <v>71</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>3</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>9</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>11</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
@@ -1905,78 +1905,78 @@
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>84</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>84</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>85</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>