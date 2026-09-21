--- v1 (2026-03-04)
+++ v2 (2026-09-21)
@@ -105,96 +105,96 @@
   <si>
     <t>Тарасов Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>00-16</t>
   </si>
   <si>
     <t>03-15</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>00-48</t>
   </si>
   <si>
     <t>05-45</t>
   </si>
   <si>
+    <t>Кучинский Михаил</t>
+  </si>
+  <si>
+    <t>15-00</t>
+  </si>
+  <si>
     <t>Костин Константин</t>
   </si>
   <si>
-    <t>15-00</t>
-[...4 lines deleted...]
-  <si>
     <t>15-40</t>
   </si>
   <si>
     <t>Дузенко Максим</t>
   </si>
   <si>
     <t>21-18</t>
   </si>
   <si>
     <t>Башкуров Денис</t>
   </si>
   <si>
     <t>22-02</t>
   </si>
   <si>
     <t>Рассказов Евгений</t>
   </si>
   <si>
     <t>25-07</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>35-00</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
-    <t>35-00</t>
+    <t>38-40</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
-  </si>
-[...7 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Шаповалов Антон</t>
   </si>
   <si>
     <t>Калинин Игорь</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
@@ -1198,131 +1198,131 @@
         <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="O11" s="6">
         <v>11</v>
       </c>
       <c r="P11" s="6">
         <v>2</v>
       </c>
       <c r="Q11" s="6">
         <v>5</v>
       </c>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>26</v>
+        <v>40</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="O12" s="6">
         <v>11</v>
       </c>
       <c r="P12" s="6">
         <v>2</v>
       </c>
       <c r="Q12" s="6">
         <v>5</v>
       </c>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="O13" s="6">
         <v>95</v>
       </c>
       <c r="P13" s="6">
         <v>2</v>
       </c>
       <c r="Q13" s="6">
         <v>9</v>
       </c>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>41</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>44</v>
+        <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>49</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>