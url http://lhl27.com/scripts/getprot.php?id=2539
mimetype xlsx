--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -192,57 +192,57 @@
   <si>
     <t>07-10</t>
   </si>
   <si>
     <t>01-54</t>
   </si>
   <si>
     <t>Филатов Антон</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>19-50</t>
   </si>
   <si>
     <t>23-12</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>33-54</t>
   </si>
   <si>
+    <t>Ямщиков Дмитрий</t>
+  </si>
+  <si>
+    <t>43-08</t>
+  </si>
+  <si>
     <t>Шашурин Валерий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Доценко Владимир</t>
   </si>
   <si>
     <t>Середа Андрей</t>
   </si>
   <si>
     <t>Бессмертный Сергей</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Симонов Вадим</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>