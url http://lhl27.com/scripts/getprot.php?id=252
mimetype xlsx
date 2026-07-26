--- v1 (2026-03-03)
+++ v2 (2026-07-26)
@@ -153,54 +153,54 @@
   <si>
     <t>29:10</t>
   </si>
   <si>
     <t>31:10</t>
   </si>
   <si>
     <t>Касьяненко Андрей</t>
   </si>
   <si>
     <t>Кулик Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Петров Андрей</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
+    <t>Вятский Павел</t>
+  </si>
+  <si>
     <t>Моисейчик Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вятский Павел</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Гранит»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>14:00</t>
   </si>
   <si>
     <t>33:40</t>
   </si>
   <si>
     <t>35:40</t>
   </si>