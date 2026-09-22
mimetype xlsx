--- v1 (2026-07-26)
+++ v2 (2026-09-22)
@@ -141,105 +141,105 @@
   <si>
     <t>Казаченок Руслан</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Соколовский Антон</t>
   </si>
   <si>
     <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>
   <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Колпаков Игорь</t>
   </si>
   <si>
+    <t>Бондаренко Тарас</t>
+  </si>
+  <si>
     <t>Бондаренко Сергей</t>
   </si>
   <si>
-    <t>Бондаренко Тарас</t>
-[...1 lines deleted...]
-  <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы»</t>
   </si>
   <si>
     <t>Тарасов Андрей</t>
   </si>
   <si>
     <t>01-07</t>
   </si>
   <si>
     <t>03-56</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>06-46</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>26-55</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>27-52</t>
   </si>
   <si>
     <t>Рассказов Евгений</t>
   </si>
   <si>
     <t>29-14</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Шаповалов Антон</t>
   </si>
   <si>
     <t>Куксов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
@@ -1788,115 +1788,115 @@
         <v>34</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>56</v>
       </c>
       <c r="O34" s="7">
         <v>19</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>5</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>49</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>