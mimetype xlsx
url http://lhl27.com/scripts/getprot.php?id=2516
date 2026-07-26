--- v0 (2025-12-09)
+++ v1 (2026-07-26)
@@ -141,54 +141,54 @@
   <si>
     <t>Казаченок Руслан</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Соколовский Антон</t>
   </si>
   <si>
     <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>
   <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Колпаков Игорь</t>
   </si>
   <si>
+    <t>Бондаренко Сергей</t>
+  </si>
+  <si>
     <t>Бондаренко Тарас</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бондаренко Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы»</t>
   </si>
   <si>
     <t>Тарасов Андрей</t>
   </si>
   <si>
     <t>01-07</t>
   </si>
   <si>
     <t>03-56</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>06-46</t>
   </si>