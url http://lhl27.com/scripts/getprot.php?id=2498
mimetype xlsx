--- v0 (2025-12-08)
+++ v1 (2026-09-23)
@@ -129,63 +129,63 @@
   <si>
     <t>Атяньчев Михаил</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>Глушков Максим</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>Кучинский Михаил</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Рассказов Евгений</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Мокеев Артем</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Шаповалов Антон</t>
   </si>
@@ -1201,142 +1201,142 @@
       <c r="B13" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
+        <v>38</v>
+      </c>
+      <c r="B15" s="12" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>41</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>49</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
@@ -1373,51 +1373,51 @@
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>64</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>65</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
@@ -1942,51 +1942,51 @@
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>83</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>87</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>