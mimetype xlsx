--- v1 (2026-03-05)
+++ v2 (2026-05-05)
@@ -111,54 +111,54 @@
   <si>
     <t>09-27</t>
   </si>
   <si>
     <t>15-00</t>
   </si>
   <si>
     <t>42-46</t>
   </si>
   <si>
     <t>Могилевский Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Застеба Артём</t>
   </si>
   <si>
     <t>Меднов Владимир</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Краснопольский Евгений</t>
+  </si>
+  <si>
     <t>Егоров Марк</t>
-  </si>
-[...1 lines deleted...]
-    <t>Краснопольский Евгений</t>
   </si>
   <si>
     <t>Тимченко Игорь</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Чубенко Владимир</t>
   </si>
   <si>
     <t>Лисичкин Виталий</t>
   </si>
   <si>
     <t>Добродеев Руслан</t>
   </si>
   <si>
     <t>Яковлев Сергей</t>
   </si>
   <si>
     <t>Черепанов Константин</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>