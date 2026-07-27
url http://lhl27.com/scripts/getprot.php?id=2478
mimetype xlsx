--- v0 (2026-03-03)
+++ v1 (2026-07-27)
@@ -150,54 +150,54 @@
   <si>
     <t>Малюгин Николай</t>
   </si>
   <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Квасневский Игорь</t>
   </si>
   <si>
     <t>Каюков Павел</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
   <si>
     <t>Овис Марк</t>
   </si>
   <si>
     <t>Гашута Олег</t>
   </si>
   <si>
+    <t>Савчук Александр</t>
+  </si>
+  <si>
     <t>Баронаев Игорь</t>
-  </si>
-[...1 lines deleted...]
-    <t>Савчук Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Регул»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>01:10</t>
   </si>
   <si>
     <t>Дрокин Павел</t>
   </si>
   <si>
     <t>13:24</t>
   </si>
   <si>
     <t>Мишин Вячеслав</t>
   </si>