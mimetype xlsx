--- v0 (2026-03-05)
+++ v1 (2026-05-04)
@@ -147,108 +147,108 @@
   <si>
     <t>Богодухов Сергей</t>
   </si>
   <si>
     <t>Донских Максим</t>
   </si>
   <si>
     <t>Лазарев Евгений</t>
   </si>
   <si>
     <t>Моисеев Юрий</t>
   </si>
   <si>
     <t>Кретов Максим</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Осипов Богдан</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
+    <t>Кашкин Евгений</t>
+  </si>
+  <si>
     <t>Фадеев Сергей</t>
   </si>
   <si>
-    <t>Кашкин Евгений</t>
-[...1 lines deleted...]
-  <si>
     <t>Голубев Сергей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Шиповалов Евгений</t>
   </si>
   <si>
     <t>Зайцев Никита</t>
   </si>
   <si>
     <t>Пигулевский Евгений</t>
   </si>
   <si>
     <t>Быцура Юрий</t>
   </si>
   <si>
     <t>Роденков Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы 2»</t>
   </si>
   <si>
     <t>Атяньчев Михаил</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>11-10</t>
   </si>
   <si>
     <t>13-43</t>
   </si>
   <si>
+    <t>Костин Константин</t>
+  </si>
+  <si>
+    <t>28-30</t>
+  </si>
+  <si>
+    <t>22-13</t>
+  </si>
+  <si>
     <t>Кучинский Михаил</t>
-  </si>
-[...7 lines deleted...]
-    <t>Костин Константин</t>
   </si>
   <si>
     <t>34-15</t>
   </si>
   <si>
     <t>35-07</t>
   </si>
   <si>
     <t>Асямов Эдуард</t>
   </si>
   <si>
     <t>Туманков Андрей</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Петросян Александр</t>
   </si>
   <si>
     <t>Кашенков Антон</t>
   </si>
   <si>
     <t>Федюнин Евгений</t>
   </si>