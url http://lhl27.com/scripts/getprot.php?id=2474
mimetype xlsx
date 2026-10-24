--- v1 (2026-05-04)
+++ v2 (2026-10-24)
@@ -144,111 +144,111 @@
   <si>
     <t>41-57</t>
   </si>
   <si>
     <t>Богодухов Сергей</t>
   </si>
   <si>
     <t>Донских Максим</t>
   </si>
   <si>
     <t>Лазарев Евгений</t>
   </si>
   <si>
     <t>Моисеев Юрий</t>
   </si>
   <si>
     <t>Кретов Максим</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Осипов Богдан</t>
   </si>
   <si>
+    <t>Фадеев Сергей</t>
+  </si>
+  <si>
+    <t>Кашкин Евгений</t>
+  </si>
+  <si>
+    <t>Голубев Сергей</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>Шаповалов Евгений</t>
+  </si>
+  <si>
+    <t>Зайцев Никита</t>
+  </si>
+  <si>
+    <t>Пигулевский Евгений</t>
+  </si>
+  <si>
+    <t>Быцура Юрий</t>
+  </si>
+  <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
-    <t>Кашкин Евгений</t>
-[...22 lines deleted...]
-  <si>
     <t>Роденков Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы 2»</t>
   </si>
   <si>
     <t>Атяньчев Михаил</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>11-10</t>
   </si>
   <si>
     <t>13-43</t>
   </si>
   <si>
+    <t>Кучинский Михаил</t>
+  </si>
+  <si>
+    <t>28-30</t>
+  </si>
+  <si>
+    <t>22-13</t>
+  </si>
+  <si>
     <t>Костин Константин</t>
-  </si>
-[...7 lines deleted...]
-    <t>Кучинский Михаил</t>
   </si>
   <si>
     <t>34-15</t>
   </si>
   <si>
     <t>35-07</t>
   </si>
   <si>
     <t>Асямов Эдуард</t>
   </si>
   <si>
     <t>Туманков Андрей</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Петросян Александр</t>
   </si>
   <si>
     <t>Кашенков Антон</t>
   </si>
   <si>
     <t>Федюнин Евгений</t>
   </si>
@@ -1353,51 +1353,51 @@
       <c r="B17" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
@@ -1407,196 +1407,196 @@
       <c r="B19" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B21" s="12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>78</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
       <c r="G23" s="5" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
       <c r="G24" s="5" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="8"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="10">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="14"/>
       <c r="G25" s="10" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="5">
         <v>99</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="14"/>
@@ -2089,51 +2089,51 @@
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>64</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>65</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>