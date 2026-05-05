--- v0 (2026-03-03)
+++ v1 (2026-05-05)
@@ -180,54 +180,54 @@
   <si>
     <t>2:53</t>
   </si>
   <si>
     <t>13:22</t>
   </si>
   <si>
     <t>Коновченко Виталий</t>
   </si>
   <si>
     <t>40:48</t>
   </si>
   <si>
     <t>14:25</t>
   </si>
   <si>
     <t>Атяньчев Михаил</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>26:29</t>
   </si>
   <si>
+    <t>Костин Константин</t>
+  </si>
+  <si>
     <t>Кучинский Михаил</t>
-  </si>
-[...1 lines deleted...]
-    <t>Костин Константин</t>
   </si>
   <si>
     <t>43:50</t>
   </si>
   <si>
     <t>Туманков Андрей</t>
   </si>
   <si>
     <t>44:30</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Кашенков Антон</t>
   </si>
   <si>
     <t>Дузенко Максим</t>
   </si>
   <si>
     <t>Федюнин Евгений</t>
   </si>
   <si>
     <t>Шихов Александр</t>
   </si>