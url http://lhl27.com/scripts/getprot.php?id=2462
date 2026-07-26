--- v1 (2026-05-05)
+++ v2 (2026-07-26)
@@ -132,102 +132,102 @@
   <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>Петров Андрей</t>
   </si>
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Линьков Юрий</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
     <t>Вятский Павел</t>
   </si>
   <si>
     <t>Иванишко Максим</t>
   </si>
   <si>
+    <t>Семенов Данил</t>
+  </si>
+  <si>
     <t>Марченко Артем</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
-    <t>Семенов Данил</t>
-[...1 lines deleted...]
-  <si>
     <t>Денисов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы 2»</t>
   </si>
   <si>
     <t>Райлян Александр</t>
   </si>
   <si>
     <t>2:53</t>
   </si>
   <si>
     <t>13:22</t>
   </si>
   <si>
+    <t>Атяньчев Михаил</t>
+  </si>
+  <si>
+    <t>40:48</t>
+  </si>
+  <si>
+    <t>14:25</t>
+  </si>
+  <si>
     <t>Коновченко Виталий</t>
   </si>
   <si>
-    <t>40:48</t>
-[...7 lines deleted...]
-  <si>
     <t>45:00</t>
   </si>
   <si>
     <t>26:29</t>
   </si>
   <si>
+    <t>Кучинский Михаил</t>
+  </si>
+  <si>
     <t>Костин Константин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кучинский Михаил</t>
   </si>
   <si>
     <t>43:50</t>
   </si>
   <si>
     <t>Туманков Андрей</t>
   </si>
   <si>
     <t>44:30</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Кашенков Антон</t>
   </si>
   <si>
     <t>Дузенко Максим</t>
   </si>
   <si>
     <t>Федюнин Евгений</t>
   </si>
   <si>
     <t>Шихов Александр</t>
   </si>
@@ -1259,78 +1259,78 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>97</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>97</v>
       </c>
       <c r="B16" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
-        <v>22</v>
+        <v>40</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>99</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
@@ -2088,51 +2088,51 @@
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>64</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>69</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>