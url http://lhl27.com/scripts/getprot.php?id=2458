--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -141,54 +141,54 @@
   <si>
     <t>Борисов Егор</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
+    <t>Урупа Андрей</t>
+  </si>
+  <si>
     <t>Кошель Виталий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Урупа Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Рубеж 2»</t>
   </si>
   <si>
     <t>35-12</t>
   </si>
   <si>
     <t>06-40</t>
   </si>
   <si>
     <t>+2</t>
   </si>
   <si>
     <t>41-56</t>
   </si>
   <si>
     <t>Горбунов Роман</t>
   </si>