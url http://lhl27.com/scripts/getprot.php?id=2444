--- v0 (2026-03-03)
+++ v1 (2026-07-27)
@@ -201,54 +201,54 @@
   <si>
     <t>22:10</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>31:55</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>37:03</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Богдан Михаил</t>
   </si>
   <si>
     <t>Говорин Егор</t>
   </si>
   <si>
+    <t>Болибрух Иван</t>
+  </si>
+  <si>
     <t>Зайков Роман</t>
-  </si>
-[...1 lines deleted...]
-    <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Вдовенко Андрей</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>