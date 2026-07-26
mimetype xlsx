--- v1 (2026-03-04)
+++ v2 (2026-07-26)
@@ -81,63 +81,63 @@
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
   <si>
     <t>Г</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
+    <t>Атяньчев Михаил</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>9-17</t>
+  </si>
+  <si>
+    <t>20-14</t>
+  </si>
+  <si>
     <t>Коновченко Виталий</t>
-  </si>
-[...10 lines deleted...]
-    <t>Атяньчев Михаил</t>
   </si>
   <si>
     <t>10-00</t>
   </si>
   <si>
     <t>26-30</t>
   </si>
   <si>
     <t>Глушков Максим</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>44-56</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Асямов Эдуард</t>
   </si>
   <si>
     <t>Федюнин Евгений</t>
   </si>