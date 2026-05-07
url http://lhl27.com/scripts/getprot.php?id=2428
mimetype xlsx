--- v0 (2026-03-04)
+++ v1 (2026-05-07)
@@ -135,57 +135,57 @@
   <si>
     <t>29-40</t>
   </si>
   <si>
     <t>04-16</t>
   </si>
   <si>
     <t>Локтев Дмитрий</t>
   </si>
   <si>
     <t>43-34</t>
   </si>
   <si>
     <t>Свиридов Валерий</t>
   </si>
   <si>
     <t>Горченков Иван</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
   <si>
     <t>Шкуро Роман</t>
   </si>
   <si>
+    <t>Копылов Станислав</t>
+  </si>
+  <si>
     <t>Маслаков Андрей</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Копылов Станислав</t>
   </si>
   <si>
     <t>Свиридов Илья</t>
   </si>
   <si>
     <t>Ким Евгений</t>
   </si>
   <si>
     <t>Першин Ярослав</t>
   </si>
   <si>
     <t>Махраков Даниил</t>
   </si>
   <si>
     <t>Баблюк Иван</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы»</t>
   </si>
@@ -1218,78 +1218,78 @@
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>35</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>35</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>49</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
@@ -2093,51 +2093,51 @@
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>72</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>87</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>