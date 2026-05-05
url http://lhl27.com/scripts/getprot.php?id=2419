--- v1 (2026-03-05)
+++ v2 (2026-05-05)
@@ -225,54 +225,54 @@
   <si>
     <t>Коростин Станислав</t>
   </si>
   <si>
     <t>Удалов Геннадий</t>
   </si>
   <si>
     <t>Ибрагимов Мехрубон</t>
   </si>
   <si>
     <t>Насников Алексей</t>
   </si>
   <si>
     <t>Реут Андрей</t>
   </si>
   <si>
     <t>Нигматулин Дмитрий</t>
   </si>
   <si>
     <t>Туржанский Александр</t>
   </si>
   <si>
     <t>Бондарь Дмитрий</t>
   </si>
   <si>
+    <t>Ерохин Иван</t>
+  </si>
+  <si>
     <t>Воробьев Артем</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ерохин Иван</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>