--- v2 (2026-05-05)
+++ v3 (2026-05-06)
@@ -150,56 +150,56 @@
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>Филимонов Вячеслав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Рябухин Виталий</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Родионов Сергей</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
     <t>Гутик Сергей</t>
   </si>
   <si>
+    <t>Грудинин Константин</t>
+  </si>
+  <si>
     <t>Гончаров Иван</t>
   </si>
   <si>
-    <t>Грудинин Константин</t>
-[...1 lines deleted...]
-  <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
     <t>Чижов Сергей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Степанов Владимир</t>
   </si>
   <si>
     <t>Митрофанов Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Летучие Мыши»</t>
   </si>
   <si>
     <t>41-50</t>
@@ -216,63 +216,63 @@
   <si>
     <t>Бабич Илья</t>
   </si>
   <si>
     <t>Недбайлов Алексей</t>
   </si>
   <si>
     <t>Широких Андрей</t>
   </si>
   <si>
     <t>Коростин Станислав</t>
   </si>
   <si>
     <t>Удалов Геннадий</t>
   </si>
   <si>
     <t>Ибрагимов Мехрубон</t>
   </si>
   <si>
     <t>Насников Алексей</t>
   </si>
   <si>
     <t>Реут Андрей</t>
   </si>
   <si>
+    <t>Туржанский Александр</t>
+  </si>
+  <si>
     <t>Нигматулин Дмитрий</t>
   </si>
   <si>
-    <t>Туржанский Александр</t>
-[...1 lines deleted...]
-  <si>
     <t>Бондарь Дмитрий</t>
   </si>
   <si>
+    <t>Воробьев Артем</t>
+  </si>
+  <si>
     <t>Ерохин Иван</t>
-  </si>
-[...1 lines deleted...]
-    <t>Воробьев Артем</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1325,78 +1325,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>85</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>85</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>87</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>