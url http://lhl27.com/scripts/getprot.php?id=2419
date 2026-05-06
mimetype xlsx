--- v3 (2026-05-06)
+++ v4 (2026-05-06)
@@ -150,54 +150,54 @@
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>Филимонов Вячеслав</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Рябухин Виталий</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Родионов Сергей</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
     <t>Гутик Сергей</t>
   </si>
   <si>
+    <t>Гончаров Иван</t>
+  </si>
+  <si>
     <t>Грудинин Константин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Гончаров Иван</t>
   </si>
   <si>
     <t>Дедковский Сергей</t>
   </si>
   <si>
     <t>Чижов Сергей</t>
   </si>
   <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Степанов Владимир</t>
   </si>
   <si>
     <t>Митрофанов Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Летучие Мыши»</t>
   </si>
@@ -1325,78 +1325,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>85</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>85</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>87</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>