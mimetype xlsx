--- v0 (2025-12-06)
+++ v1 (2026-07-27)
@@ -174,54 +174,54 @@
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Карамышев Николай</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы 2»</t>
   </si>
   <si>
     <t>30-44</t>
   </si>
   <si>
     <t>Райлян Александр</t>
   </si>
   <si>
     <t>35-00</t>
   </si>
   <si>
+    <t>Коновченко Виталий</t>
+  </si>
+  <si>
     <t>Атяньчев Михаил</t>
-  </si>
-[...1 lines deleted...]
-    <t>Коновченко Виталий</t>
   </si>
   <si>
     <t>Глушков Максим</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Асямов Эдуард</t>
   </si>
   <si>
     <t>Туманков Андрей</t>
   </si>
   <si>
     <t>Кашенков Антон</t>
   </si>
   <si>
     <t>Федюнин Евгений</t>
   </si>
   <si>
     <t>Башкуров Денис</t>
   </si>
   <si>
     <t>Шихов Александр</t>
   </si>